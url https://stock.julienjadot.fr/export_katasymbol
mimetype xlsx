--- v0 (2026-04-01)
+++ v1 (2026-05-29)
@@ -410,1456 +410,2548 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B117"/>
+  <dimension ref="A1:B208"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Nom_Article</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>QR_Code</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>1,8kΩ</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>26232FF8</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>C32CBA97</t>
+          <t>596AAE7F</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>10kΩ</t>
+          <t>100kΩ</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>DB5EE897</t>
+          <t>AC57A670</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>10pF</t>
+          <t>100kΩ</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>EEC8EB0E</t>
+          <t>BED843B9</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>12kΩ</t>
+          <t>100Ω</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>54122B3A</t>
+          <t>51E22DAB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>100Ω</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>734F4C02</t>
+          <t>C1E3CCAF</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>101</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>F9697175</t>
+          <t>15A99321</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>102</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>59E556CA</t>
+          <t>8F66F636</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>18kΩ</t>
+          <t>103</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>0F09076D</t>
+          <t>5075AC12</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>1kΩ</t>
+          <t>104</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>301F7906</t>
+          <t>C32CBA97</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>1kΩ</t>
+          <t>10kΩ</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>1C5EC186</t>
+          <t>DB5EE897</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>1nF</t>
+          <t>10kΩ</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>B03CF32E</t>
+          <t>4EFCEF90</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>1µF</t>
+          <t>10pF</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1B2E05F4</t>
+          <t>EEC8EB0E</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>10Ω</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>5D52B395</t>
+          <t>F03AFB12</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>200kΩ</t>
+          <t>10Ω</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>FCA74176</t>
+          <t>23C43539</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>20Ω</t>
+          <t>12kΩ</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>602D4DEE</t>
+          <t>54122B3A</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>14µF</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>05A1ECB2</t>
+          <t>AC70BC57</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>220pF</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>E99549EE</t>
+          <t>734F4C02</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>22pF</t>
+          <t>151</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>43126656</t>
+          <t>7E31DFC3</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>22µF</t>
+          <t>152</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>253DEA63</t>
+          <t>F9697175</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2N2907</t>
+          <t>153</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>857BA87A</t>
+          <t>59E556CA</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2N3906</t>
+          <t>18kΩ</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>F91DB4CD</t>
+          <t>0F09076D</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1MΩ</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>D22FF076</t>
+          <t>50A1A8D8</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>1kΩ</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>248DF22A</t>
+          <t>301F7906</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>300kΩ</t>
+          <t>1kΩ</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>545B8DB0</t>
+          <t>1C5EC186</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>33kΩ</t>
+          <t>1nF</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>8347A29F</t>
+          <t>B03CF32E</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>390kΩ</t>
+          <t>1µF</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>D16923A6</t>
+          <t>1B2E05F4</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>4,7kΩ</t>
+          <t>1Ω</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>B720A249</t>
+          <t>DF56DCFA</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>2</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>A994BCB3</t>
+          <t>5D52B395</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>470kΩ</t>
+          <t>2,2kΩ</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>711D718D</t>
+          <t>42AE739F</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>470Ω</t>
+          <t>2,2nF</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>83162259</t>
+          <t>4C91702B</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>47kΩ</t>
+          <t>2,2µF</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>489D01EE</t>
+          <t>239F7F6B</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>47pF</t>
+          <t>200kΩ</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>294CB158</t>
+          <t>FCA74176</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>47Ω</t>
+          <t>20Ω</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>EE8EEA1D</t>
+          <t>602D4DEE</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>47Ω</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>29781648</t>
+          <t>05A1ECB2</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>220pF</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>AC688F09</t>
+          <t>E99549EE</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>5,1Ω</t>
+          <t>221</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>216F71BE</t>
+          <t>8DC82BB5</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>50Ω</t>
+          <t>222</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>9AC60739</t>
+          <t>A9F4A1AD</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>62Ω</t>
+          <t>223</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>F9C3EF8A</t>
+          <t>9E4A5CBF</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>680Ω</t>
+          <t>22kΩ</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>EB2ECD78</t>
+          <t>01291801</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>75kΩ</t>
+          <t>22pF</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>1CAE8407</t>
+          <t>43126656</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>82Ω</t>
+          <t>22µF</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>47126406</t>
+          <t>253DEA63</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Arduino UNO</t>
+          <t>22Ω</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>5106BC8C</t>
+          <t>C3F8FE1A</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>BLANC</t>
+          <t>2N2222</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>A06FA466</t>
+          <t>CE674F2B</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>BLEU</t>
+          <t>2N2907</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>F13ACF45</t>
+          <t>857BA87A</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>C1815</t>
+          <t>2N3904</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>FE9D6292</t>
+          <t>70C14252</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Condensateur</t>
+          <t>2N3906</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>4915BE61</t>
+          <t>F91DB4CD</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Condensateur</t>
+          <t>3</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>38228D04</t>
+          <t>D22FF076</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Condensateur</t>
+          <t>3,3Ω</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>E35B4DBD</t>
+          <t>233278AE</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Condensateur</t>
+          <t>30</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>9E5AAD37</t>
+          <t>248DF22A</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Condensateur</t>
+          <t>300kΩ</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>CB324FCF</t>
+          <t>545B8DB0</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Condensateur</t>
+          <t>33</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>52F23717</t>
+          <t>F4B9DDA1</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Condensateur</t>
+          <t>330Ω</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>77706B71</t>
+          <t>7DA30EAE</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Condensateur</t>
+          <t>331</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>FEC42FC8</t>
+          <t>F062DA8A</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Condensateur</t>
+          <t>332</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>A9DF868E</t>
+          <t>6B16B200</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Condensateur</t>
+          <t>33kΩ</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>D70AA9E1</t>
+          <t>8347A29F</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Condensateur</t>
+          <t>33pF</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>29250565</t>
+          <t>A9DEBED2</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Condensateur</t>
+          <t>390kΩ</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>EF3C2726</t>
+          <t>D16923A6</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Condensateur</t>
+          <t>3kΩ</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>30A12061</t>
+          <t>FBC4BA6F</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Condensateur</t>
+          <t>4,7kΩ</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>A025FE41</t>
+          <t>B720A249</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Connecteur Phoenix F</t>
+          <t>4,7kΩ</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>1C60E115</t>
+          <t>FD6D5D77</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>DIP16</t>
+          <t>4,7µF</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>8AD54EE6</t>
+          <t>45FBCA49</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>DIP18</t>
+          <t>43kΩ</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>AF3487CA</t>
+          <t>73D821F1</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>DIP28</t>
+          <t>47</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>E6C04844</t>
+          <t>A994BCB3</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>DIP6</t>
+          <t>470kΩ</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>B7DE8DA7</t>
+          <t>6E2A0F6B</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Diode 1N4001</t>
+          <t>470kΩ</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>5B5941A6</t>
+          <t>711D718D</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Diode 1N4002</t>
+          <t>470nF</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>E891C66C</t>
+          <t>DDB86681</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Diode 1N4003</t>
+          <t>470pF</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>68D762AB</t>
+          <t>38A6493D</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Diode 1N4004</t>
+          <t>470Ω</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>3A549ABF</t>
+          <t>057EA728</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Diode 1N4005</t>
+          <t>470Ω</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>6523C5B2</t>
+          <t>83162259</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Diode 1N4006</t>
+          <t>472</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>76247490</t>
+          <t>AAEE3961</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Diode 1N4007</t>
+          <t>473</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>B992A860</t>
+          <t>91DC5035</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Diode 1N5817</t>
+          <t>47kΩ</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>93FE9E3F</t>
+          <t>489D01EE</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Diode 1N5818</t>
+          <t>47pF</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>B8846EE0</t>
+          <t>294CB158</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Diode 1N5819</t>
+          <t>47Ω</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>51895092</t>
+          <t>EE8EEA1D</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Diode zener 10V</t>
+          <t>47Ω</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>B093BC4E</t>
+          <t>29781648</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Diode zener 12V</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>998D8116</t>
+          <t>AC688F09</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Diode zener 15V</t>
+          <t>5,1kΩ</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>A5D8EA8F</t>
+          <t>11822CC9</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Diode zener 16V</t>
+          <t>5,1Ω</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>26DA769D</t>
+          <t>216F71BE</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Diode zener 18V</t>
+          <t>50Ω</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>85AE641B</t>
+          <t>9AC60739</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Diode zener 20V</t>
+          <t>51kΩ</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>A6D2A80F</t>
+          <t>820904CE</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Diode zener 24V</t>
+          <t>62Ω</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>EC9F3CFA</t>
+          <t>F9C3EF8A</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Diode zener 3,3V</t>
+          <t>68</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>C86225BF</t>
+          <t>67C361CB</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Diode zener 4,1V</t>
+          <t>680kΩ</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>E6291A80</t>
+          <t>9BF6F7B8</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Diode zener 5,1V</t>
+          <t>680Ω</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>051FFB88</t>
+          <t>EB2ECD78</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Diode zener 6,2V</t>
+          <t>681</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>4C11C1E2</t>
+          <t>51E43FB7</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Diode zener 6,8V</t>
+          <t>682</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>72E0665F</t>
+          <t>B035D848</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Diode zener 8V</t>
+          <t>683</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>1A1A4983</t>
+          <t>C09C7F3D</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Déphaseur Registre</t>
+          <t>7,5kΩ</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>1C7B98E4</t>
+          <t>07BF4C70</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Fin de course</t>
+          <t>71</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>A608D8E5</t>
+          <t>961A955A</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>LM235</t>
+          <t>75kΩ</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>73D2774C</t>
+          <t>1CAE8407</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Led Blanche</t>
+          <t>82</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>74FB345E</t>
+          <t>0FEF8B39</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Led Bleu</t>
+          <t>82Ω</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>BA8A397A</t>
+          <t>47126406</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Led Bleu</t>
+          <t>A1015</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>608E1921</t>
+          <t>FB278F00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Led Jaune</t>
+          <t>Arduino Nano</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>327DC0CA</t>
+          <t>59DFE1AD</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Led Jaune</t>
+          <t>Arduino UNO</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>78421E8D</t>
+          <t>5106BC8C</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Led Jaune</t>
+          <t>BC327</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>356FB249</t>
+          <t>6486B680</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Led Orange</t>
+          <t>BC337</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>931347CA</t>
+          <t>9F570FAA</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Led Rouge</t>
+          <t>BLANC</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>8B5DA4B3</t>
+          <t>A06FA466</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Led Rouge</t>
+          <t>BLEU</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>DF0F9FBC</t>
+          <t>F13ACF45</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Led Verte</t>
+          <t>Batterie 9V</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>B9FAE159</t>
+          <t>41E46C53</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Led Verte</t>
+          <t>Bloc pile 2032</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>4ED6073A</t>
+          <t>79859766</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Led bleu</t>
+          <t>Bloc pile AA</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>B945B093</t>
+          <t>6B54ABD8</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Led verte</t>
+          <t>Buzzer</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>6D6A754A</t>
+          <t>AF4554B2</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Minuterie</t>
+          <t>C1815</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>A92284C8</t>
+          <t>FE9D6292</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Moteur Pas à pas</t>
+          <t>Capteur de luminosité</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>ECDA8779</t>
+          <t>27901E12</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Moteur servo</t>
+          <t>Capteur de rotation</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>F90CA1BC</t>
+          <t>804EB1DE</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Mémoire EEPROM</t>
+          <t>Condensateur</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>3C758D23</t>
+          <t>4915BE61</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Potentiomètre</t>
+          <t>Condensateur</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>3C6410C9</t>
+          <t>38228D04</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Poussoir</t>
+          <t>Condensateur</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>03165A8B</t>
+          <t>E35B4DBD</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Poussoir</t>
+          <t>Condensateur</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>C70958E9</t>
+          <t>9E5AAD37</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Programmateur CI</t>
+          <t>Condensateur</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>8E7B6EC1</t>
+          <t>CB324FCF</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Switch </t>
+          <t>Condensateur</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>25DCB921</t>
+          <t>52F23717</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Switch </t>
+          <t>Condensateur</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>2D5980DA</t>
+          <t>77706B71</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Temporisateur CMOS</t>
+          <t>Condensateur</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>6A46E8E2</t>
+          <t>FEC42FC8</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
+          <t>Condensateur</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>A9DF868E</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>Condensateur</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>E4C6A211</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>Condensateur</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>D70AA9E1</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>Condensateur</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>29250565</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>Condensateur</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>EF3C2726</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>Condensateur</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>30A12061</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>Condensateur</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>A025FE41</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>Connecteur Phoenix F</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>1C60E115</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>Connecteur Phoenix M</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>ABF2A56D</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>Connecteur Phoenix V</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>9BC1DF0A</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>Cristaux</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>203B3AD2</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>DHT11</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>CA250760</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>DIP14</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>7D83DDFD</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>DIP16</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>8AD54EE6</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>DIP18</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>AF3487CA</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>DIP20</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>9AD3A08A</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>DIP24</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>F1EBDC24</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>DIP28</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>E6C04844</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>DIP6</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>B7DE8DA7</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>DIP8</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>650DE6F9</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>Diode 1N4001</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>5B5941A6</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>Diode 1N4002</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>E891C66C</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>Diode 1N4003</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>68D762AB</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>Diode 1N4004</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>3A549ABF</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>Diode 1N4005</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>6523C5B2</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>Diode 1N4006</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>76247490</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>Diode 1N4007</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>B992A860</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>Diode 1N5817</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>93FE9E3F</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>Diode 1N5818</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>B8846EE0</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>Diode 1N5819</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>51895092</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>Diode zener 10V</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>B093BC4E</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>Diode zener 12V</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>998D8116</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>Diode zener 15V</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>A5D8EA8F</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>Diode zener 16V</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>26DA769D</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>Diode zener 18V</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>85AE641B</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>Diode zener 20V</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>A6D2A80F</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>Diode zener 24V</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>EC9F3CFA</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>Diode zener 3,3V</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>C86225BF</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>Diode zener 30V</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>48D95B98</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>Diode zener 4,1V</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>E6291A80</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>Diode zener 5,1V</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>051FFB88</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>Diode zener 6,2V</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>4C11C1E2</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>Diode zener 6,8V</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>72E0665F</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>Diode zener 8V</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>1A1A4983</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>Déphaseur Registre</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>1C7B98E4</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>ESP32 CAM</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>586AC7F8</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>ESP32CAM</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>AC3E601F</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>Ecran  7 segments 4</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>5D27129F</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>Ecran 7 segments</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>0102ED40</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>Fin de course</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>A608D8E5</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>JAUNE</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>A9D5B925</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>LCD</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>E382D34E</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>LM235</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>73D2774C</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>Lecteur MP3</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>EB905B12</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>Led Blanche</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>74FB345E</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>Led Bleu</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>BA8A397A</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>Led Bleu</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>608E1921</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>Led Jaune</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>327DC0CA</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>Led Jaune</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>356FB249</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>Led Orange</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>931347CA</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>Led Rouge</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>8B5DA4B3</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>Led Rouge</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>DF0F9FBC</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>Led Verte</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>B9FAE159</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>Led Verte</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>4ED6073A</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>Led bleu</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>B945B093</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>Led verte</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>6D6A754A</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>Matrice</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>93E95CE3</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>Minuterie</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>A92284C8</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>Moteur Pas à pas</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>ECDA8779</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>Moteur servo</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>F90CA1BC</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>Mémoire EEPROM</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>3C758D23</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>OR</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>48C49014</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>ORANGE</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>7C08D615</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>Plaque cuivre</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>913DF680</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>Plaque troués</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>000BB2D6</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>Potentiomètre</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>3C6410C9</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>Poussoir</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>03165A8B</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>Poussoir</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>C70958E9</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>Programmateur CI</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>8E7B6EC1</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>ROUGE</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>DAAD0124</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>Relais</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>2A1BDD3A</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>S8050</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>1999FC5E</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>SS8550</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>6FE63A4B</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>Switch</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>0430A237</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Switch </t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>25DCB921</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Switch </t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>2D5980DA</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>Temporisateur CMOS</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>6A46E8E2</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>Télécommande</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>AE8479FD</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
           <t>ULTRASSON</t>
         </is>
       </c>
-      <c r="B117" t="inlineStr">
+      <c r="B205" t="inlineStr">
         <is>
           <t>E9E816B7</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>VERT</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>7C4D7665</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>Wago</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>AD449829</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>Wemos D1</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>7325DC51</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>